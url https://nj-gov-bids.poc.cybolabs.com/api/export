--- v0 (2026-08-28)
+++ v1 (2026-10-27)
@@ -437,73 +437,73 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O12"/>
+  <dimension ref="A1:O16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="19" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="62" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
-    <col width="62" customWidth="1" min="6" max="6"/>
-    <col width="13" customWidth="1" min="7" max="7"/>
+    <col width="59" customWidth="1" min="6" max="6"/>
+    <col width="30" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="21" customWidth="1" min="9" max="9"/>
     <col width="21" customWidth="1" min="10" max="10"/>
     <col width="46" customWidth="1" min="11" max="11"/>
     <col width="37" customWidth="1" min="12" max="12"/>
     <col width="46" customWidth="1" min="13" max="13"/>
-    <col width="54" customWidth="1" min="14" max="14"/>
+    <col width="62" customWidth="1" min="14" max="14"/>
     <col width="28" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Municipality</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Jurisdiction Type</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>County</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Title</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
@@ -543,1076 +543,1375 @@
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Municipality Link</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source Page URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Document Links</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Scraped At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Gloucester County</t>
+          <t>Cherry Hill</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>county</t>
+          <t>municipality</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Gloucester</t>
+          <t>Camden</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>PD-26-032 SUPPLY AND DELIVERY OF HARDWARE SUPPLIES</t>
+          <t>2026 Purchase of One (1) New and Unused 2026 or Newer Pickup Truck Re-Bid #1</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Bid Form</t>
-[...6 lines deleted...]
-      </c>
+          <t>Public Works Vehicles and Equipment</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>Open</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>2026-08-18 09:00:00</t>
+          <t>2026-09-28 10:15:00</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>2026-09-02 10:00:00</t>
+          <t>2026-10-09 11:00:00</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>alombardi@co.gloucester.nj.us | 856-853-3200</t>
+          <t>856-488-7848</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>https://www.gloucestercountynj.gov/</t>
+          <t>https://www.cherryhill-nj.com/</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.gloucestercountynj.gov/bids.aspx</t>
-[...2 lines deleted...]
-      <c r="N2" t="inlineStr"/>
+          <t>https://www.cherryhill-nj.com/bids.aspx</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>https://www.cherryhill-nj.com/Bids/PlanHolders/886?documentId=-1</t>
+        </is>
+      </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>2026-08-28 03:59:27.060863</t>
+          <t>2026-10-02 10:00:17.352098</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Gloucester County</t>
+          <t>Cherry Hill</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>county</t>
+          <t>municipality</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Gloucester</t>
+          <t>Camden</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>PD-26-033 REMOVAL/ INSTALLATION OF FLOORING</t>
+          <t>2026 Morris Drive Roadway Improvements Re-Bid 1</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Bid Form</t>
-[...6 lines deleted...]
-      </c>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>Open</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>2026-08-20 08:30:00</t>
+          <t>2026-09-29 12:45:00</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>2026-09-08 10:00:00</t>
+          <t>2026-10-16 11:00:00</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>alombardi@co.gloucester.nj.us | 856-853-3200</t>
+          <t>856-488-7848</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>https://www.gloucestercountynj.gov/</t>
+          <t>https://www.cherryhill-nj.com/</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.gloucestercountynj.gov/bids.aspx</t>
-[...2 lines deleted...]
-      <c r="N3" t="inlineStr"/>
+          <t>https://www.cherryhill-nj.com/bids.aspx</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>https://www.cherryhill-nj.com/Bids/PlanHolders/892?documentId=-1</t>
+        </is>
+      </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>2026-08-28 03:59:29.066052</t>
+          <t>2026-10-02 10:00:15.241435</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Ridgewood</t>
+          <t>Gloucester County</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>municipality</t>
+          <t>county</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Bergen</t>
+          <t>Gloucester</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>2026 Tree Planting Throughout the Village</t>
+          <t>PD-26-037 EXTERMINATION SERVICES AT VARIOUS COUNTY BUILDINGS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Division of Engineering</t>
-[...2 lines deleted...]
-      <c r="G4" t="inlineStr"/>
+          <t>Bid Form</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>PD-26-037</t>
+        </is>
+      </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Open</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>2026-08-07 08:30:00</t>
+          <t>2026-09-22 15:00:00</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>2026-08-31 16:30:00</t>
+          <t>2026-10-06 10:00:00</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>201-670-5500</t>
+          <t>alombardi@co.gloucester.nj.us | 856-853-3200</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>https://www.ridgewoodnj.net/</t>
+          <t>https://www.gloucestercountynj.gov/</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.ridgewoodnj.net/bids.aspx</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://www.gloucestercountynj.gov/bids.aspx</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr">
         <is>
-          <t>2026-08-28 03:59:14.701279</t>
+          <t>2026-10-02 10:00:51.565849</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Ridgewood</t>
+          <t>Gloucester County</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>municipality</t>
+          <t>county</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Bergen</t>
+          <t>Gloucester</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Water Supply Maintenance Services</t>
+          <t>RFP-26-043 REQUEST FOR PROPOSAL FOR TAX ATTORNEY FOR HOSPITAL AND MEDICAL FACILITIES</t>
         </is>
       </c>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Ridgewood Water</t>
-[...2 lines deleted...]
-      <c r="G5" t="inlineStr"/>
+          <t>Bid Form</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>RFP-26-043</t>
+        </is>
+      </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Open</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>2026-08-07 00:00:00</t>
+          <t>2026-09-29 11:15:00</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>2026-09-09 16:00:00</t>
+          <t>2026-10-21 10:00:00</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>201-670-5500</t>
+          <t>856-853-3200</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>https://www.ridgewoodnj.net/</t>
+          <t>https://www.gloucestercountynj.gov/</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.ridgewoodnj.net/bids.aspx</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://www.gloucestercountynj.gov/bids.aspx</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr">
         <is>
-          <t>2026-08-28 03:59:16.668482</t>
+          <t>2026-10-02 10:00:53.587061</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Trenton</t>
+          <t>Gloucester County</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>municipality</t>
+          <t>county</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Mercer</t>
+          <t>Gloucester</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>LEGAL SERVICES FOR IN REM TAX FORECLOSURES, EVICTIONS, EJECTMENT ACTIONS, AND RELATED REAL ESTATE LI</t>
+          <t>PD-26-031 SPECIFICATIONS FOR RENOVATIONS TO ATKINSON PARK AMPHITHEATER</t>
         </is>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Housing &amp; Economic Development</t>
+          <t>Bid Form</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>RFP2026-28</t>
+          <t>PD-26-031</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Open</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>2026-08-05 15:30:00</t>
+          <t>2026-09-29 09:00:00</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>2026-08-29 11:00:00</t>
+          <t>2026-10-29 10:00:00</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>igarcia@trentonnj.org | 609-989-3139</t>
+          <t>alombardi@co.gloucester.nj.us | 856-853-3200</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>https://www.trentonnj.org/</t>
+          <t>https://www.gloucestercountynj.gov/</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.trentonnj.org/bids.aspx</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://www.gloucestercountynj.gov/bids.aspx</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr">
         <is>
-          <t>2026-08-28 03:58:52.775267</t>
+          <t>2026-10-02 10:00:49.756750</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Trenton</t>
+          <t>Ridgewood</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>municipality</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Mercer</t>
+          <t>Bergen</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>ASSISTANT MUNICIPAL PROSECUTORS</t>
+          <t>Water Billing and Data Collection Services</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Law Department</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ridgewood Water</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>Open</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>2026-08-24 15:40:00</t>
+          <t>2026-09-29 00:00:00</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>2026-09-10 11:00:00</t>
+          <t>2026-10-19 16:30:00</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>609-989-3000</t>
+          <t>201-670-5500</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>https://www.trentonnj.org/</t>
+          <t>https://www.ridgewoodnj.net/</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.trentonnj.org/bids.aspx</t>
+          <t>https://www.ridgewoodnj.net/bids.aspx</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>https://www.trentonnj.org/DocumentCenter/View/11680</t>
+          <t>https://www.ridgewoodnj.net/DocumentCenter/View/7286</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
-          <t>2026-08-28 03:58:54.702383</t>
+          <t>2026-10-02 10:00:36.753244</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Trenton</t>
+          <t>Ridgewood</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>municipality</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Mercer</t>
+          <t>Bergen</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>ON-CALL ELECTRICAL SERVICE, ELECTRICAL IMPROVEMENTS, AND REPAIR AT VARIOUS FACILITIES ON AS NEEDED B</t>
+          <t>Furnishing and Delivery of Treatment Chemicals</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Public Works Department</t>
-[...6 lines deleted...]
-      </c>
+          <t>Division of Engineering</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>Open</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>2026-08-26 15:00:00</t>
+          <t>2026-10-01 08:30:00</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>2026-09-15 11:00:00</t>
+          <t>2026-10-30 16:30:00</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>609-989-3000</t>
+          <t>201-670-5500</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>https://www.trentonnj.org/</t>
+          <t>https://www.ridgewoodnj.net/</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.trentonnj.org/bids.aspx</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://www.ridgewoodnj.net/bids.aspx</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr">
         <is>
-          <t>2026-08-28 03:58:56.720496</t>
+          <t>2026-10-02 10:00:34.721416</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Trenton</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>municipality</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Mercer</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>ON-CALL PLUMBING SERVICES, PLUMBING IMPROVEMENTS, AND REPAIRS AT VARIOUS FACILITIES ON AS NEEDED BAS</t>
+          <t>REQUEST FOR QUALIFICATIONS EMERGENCY STABILIZATION OF IMMINENTLY HAZARDOUS AND UNSAFE STRUCTURES</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Public Works Department</t>
+          <t>Housing &amp; Economic Development</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>BID2026-88</t>
+          <t>RFQ2026-01B</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Open</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>2026-08-26 15:00:00</t>
+          <t>2026-09-14 11:20:00</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>2026-09-15 11:00:00</t>
+          <t>2026-10-02 11:00:00</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>609-989-3000</t>
+          <t>609-989-3138</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>https://www.trentonnj.org/</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t>https://www.trentonnj.org/bids.aspx</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>https://www.trentonnj.org/DocumentCenter/View/11684</t>
+          <t>https://www.trentonnj.org/DocumentCenter/View/11746</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
-          <t>2026-08-28 03:58:58.740541</t>
+          <t>2026-10-02 10:00:07.145527</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Westwood</t>
+          <t>Trenton</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>municipality</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Bergen</t>
+          <t>Mercer</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Vegetative Waste Disposal Services</t>
+          <t>PUBLIC VEHICLE SALE</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Bids</t>
-[...2 lines deleted...]
-      <c r="G10" t="inlineStr"/>
+          <t>Administration Department</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>BID2026-96</t>
+        </is>
+      </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Open</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>2026-08-11 08:00:00</t>
+          <t>2026-09-21 16:00:00</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>2026-09-01 10:00:00</t>
+          <t>2026-10-13 11:00:00</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>201-664-7100</t>
+          <t>609-393-8600</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>https://www.westwoodnj.gov/</t>
+          <t>https://www.trentonnj.org/</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.westwoodnj.gov/bids.aspx</t>
-[...2 lines deleted...]
-      <c r="N10" t="inlineStr"/>
+          <t>https://www.trentonnj.org/bids.aspx</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>https://www.trentonnj.org/DocumentCenter/View/11766</t>
+        </is>
+      </c>
       <c r="O10" t="inlineStr">
         <is>
-          <t>2026-08-28 03:59:11.049420</t>
+          <t>2026-10-02 10:00:05.176192</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Westwood</t>
+          <t>Trenton</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>municipality</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Bergen</t>
+          <t>Mercer</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Recyclable Collection &amp; Disposal Services</t>
+          <t>REMOVE AND PROPERLY DISPOSE OF SCRAP WATER METERS</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Bids</t>
-[...2 lines deleted...]
-      <c r="G11" t="inlineStr"/>
+          <t>Water &amp; Sewer</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>BID2026-93</t>
+        </is>
+      </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Open</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>2026-08-26 08:30:00</t>
+          <t>2026-09-21 16:20:00</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>2026-09-30 10:30:00</t>
+          <t>2026-10-14 11:00:00</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>jvadovic@westwoodnj.gov | 201-664-7100</t>
+          <t>(609) 989-3225</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>https://www.westwoodnj.gov/</t>
+          <t>https://www.trentonnj.org/</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.westwoodnj.gov/bids.aspx</t>
-[...2 lines deleted...]
-      <c r="N11" t="inlineStr"/>
+          <t>https://www.trentonnj.org/bids.aspx</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>https://www.trentonnj.org/DocumentCenter/View/11767</t>
+        </is>
+      </c>
       <c r="O11" t="inlineStr">
         <is>
-          <t>2026-08-28 03:59:09.154167</t>
+          <t>2026-10-02 10:00:11.178312</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Willingboro Township</t>
+          <t>Trenton</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>municipality</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Burlington</t>
+          <t>Mercer</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Professional Library Relocation Support Services</t>
+          <t>SNOW PLOWING SERVICES ON AN AS NEEDED BASIS FOR THE WINTER SEASON ONLY</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t>RFP 3-2026R Professional Library Relocation Support Services</t>
+          <t>Public Works Department</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>RFP 3-2026R</t>
+          <t>BID2026-97</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Open</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>2026-08-20 00:00:00</t>
+          <t>2026-09-30 15:11:00</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>2026-09-17 10:00:00</t>
-[...2 lines deleted...]
-      <c r="K12" t="inlineStr"/>
+          <t>2026-10-15 11:00:00</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>609-989-3000</t>
+        </is>
+      </c>
       <c r="L12" t="inlineStr">
         <is>
+          <t>https://www.trentonnj.org/</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://www.trentonnj.org/bids.aspx</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>https://www.trentonnj.org/DocumentCenter/View/11783</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t>2026-10-02 10:00:09.160104</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>Westwood</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>municipality</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>Bergen</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>2027 Towing License Applications</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr"/>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>RFP/RFQ</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr"/>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>Open</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>2026-09-09 09:00:00</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>2026-10-30 16:00:00</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>201-664-7100</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>https://www.westwoodnj.gov/</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>https://www.westwoodnj.gov/bids.aspx</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr"/>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t>2026-10-02 10:00:30.794423</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>Willingboro Township</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>municipality</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>Burlington</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Bid 7-2026 Tipton Lane and Topeka Public Notice</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr"/>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>Bid 7-2026 Tipton Lane and Topeka Public Notice</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>Bid # 7</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>Open</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>2026-09-18 09:00:00</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>2026-10-07 10:00:00</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>856 795 9595</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
           <t>https://www.willingboronj.gov/</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>https://www.willingboronj.gov/bids.aspx</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr"/>
-[...2 lines deleted...]
-          <t>2026-08-28 03:59:04.970619</t>
+      <c r="N14" t="inlineStr"/>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t>2026-10-02 10:00:23.180230</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>Willingboro Township</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>municipality</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>Burlington</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Final 5-2026R 2nd Solicitation Willingboro Township RFP Packet Library Relocation Support</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr"/>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>Final 5-2026R 2nd Solicitation Library Relocation Support</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>RFP 5-2026R 2nd Solicitation</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>Open</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>2026-09-25 00:00:00</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>2026-10-22 10:00:00</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr"/>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>https://www.willingboronj.gov/</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>https://www.willingboronj.gov/bids.aspx</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr"/>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t>2026-10-02 10:00:27.168401</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>Willingboro Township</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>municipality</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>Burlington</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Kennedy Center Renovation to Senior Center</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr"/>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>Bid No. 8-2026 Kennedy Center Renovation to Senior Center</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>Bid No. 8-2026,</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>Open</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>2026-09-28 00:00:00</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>2026-10-30 10:00:00</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>https://www.willingboronj.gov/</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://www.willingboronj.gov/bids.aspx</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr"/>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t>2026-10-02 10:00:25.124748</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:O1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G9"/>
+  <dimension ref="A1:G10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="21" customWidth="1" min="2" max="2"/>
     <col width="13" customWidth="1" min="3" max="3"/>
     <col width="26" customWidth="1" min="4" max="4"/>
-    <col width="73" customWidth="1" min="5" max="5"/>
+    <col width="82" customWidth="1" min="5" max="5"/>
     <col width="43" customWidth="1" min="6" max="6"/>
     <col width="53" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>County</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>From Municipalities</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>From County</t>
         </is>
       </c>
       <c r="D1" s="2" t="inlineStr">
         <is>
           <t>Count of Entries (total)</t>
         </is>
       </c>
       <c r="E1" s="2" t="inlineStr">
         <is>
           <t>Types of Entries</t>
         </is>
       </c>
       <c r="F1" s="2" t="inlineStr">
         <is>
           <t>Member Municipalities (with entry counts)</t>
         </is>
       </c>
       <c r="G1" s="2" t="inlineStr">
         <is>
           <t>No-portal Municipalities (phase-2 flag placeholder)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Bergen</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C2" t="n">
         <v>0</v>
       </c>
       <c r="D2" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Bids, Division of Engineering, Ridgewood Water</t>
+          <t>Division of Engineering, RFP/RFQ, Ridgewood Water</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Ridgewood (2); Westwood (2)</t>
+          <t>Ridgewood (2); Westwood (1)</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Burlington</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C3" t="n">
         <v>0</v>
       </c>
       <c r="D3" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>RFP 3-2026R Professional Library Relocation Support Services</t>
+          <t>Bid 7-2026 Tipton Lane and Topeka Public Notice, Bid No. 8-2026 Kennedy Center Renovation to Senior Center, Final 5-2026R 2nd Solicitation Library Relocation Support</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Willingboro Township (1)</t>
+          <t>Willingboro Township (3)</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Burlington City</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Essex</t>
+          <t>Camden</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C4" t="n">
         <v>0</v>
       </c>
       <c r="D4" t="n">
-        <v>0</v>
-[...7 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Construction, Public Works Vehicles and Equipment</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>Cherry Hill (2)</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Gloucester</t>
+          <t>Essex</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>0</v>
       </c>
       <c r="C5" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D5" t="n">
-        <v>2</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr"/>
-      <c r="G5" t="inlineStr"/>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>Newark</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Hudson</t>
+          <t>Gloucester</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>0</v>
       </c>
       <c r="C6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D6" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="E6" t="inlineStr"/>
+        <v>3</v>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Bid Form</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr"/>
-      <c r="G6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Mercer</t>
+          <t>Hudson</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="C7" t="n">
         <v>0</v>
       </c>
       <c r="D7" t="n">
-        <v>4</v>
-[...10 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="E7" t="inlineStr"/>
+      <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Hamilton Township (Mercer)</t>
+          <t>Jersey City; Bayonne</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Middlesex</t>
+          <t>Mercer</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="C8" t="n">
         <v>0</v>
       </c>
       <c r="D8" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="F8" t="inlineStr"/>
+        <v>4</v>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Administration Department, Housing &amp; Economic Development, Public Works Department, Water &amp; Sewer</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>Trenton (4)</t>
+        </is>
+      </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Edison</t>
+          <t>Hamilton Township (Mercer)</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Passaic</t>
+          <t>Middlesex</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>0</v>
       </c>
       <c r="C9" t="n">
         <v>0</v>
       </c>
       <c r="D9" t="n">
         <v>0</v>
       </c>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr">
+        <is>
+          <t>Edison</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>Passaic</t>
+        </is>
+      </c>
+      <c r="B10" t="n">
+        <v>0</v>
+      </c>
+      <c r="C10" t="n">
+        <v>0</v>
+      </c>
+      <c r="D10" t="n">
+        <v>0</v>
+      </c>
+      <c r="E10" t="inlineStr"/>
+      <c r="F10" t="inlineStr"/>
+      <c r="G10" t="inlineStr">
         <is>
           <t>Paterson</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:F1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
@@ -1669,75 +1968,75 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="48" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="70" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Run started</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>2026-08-28 03:58:50.389566</t>
+          <t>2026-10-02 10:00:02.426955</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Run finished</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>2026-08-28 04:02:50.297511</t>
+          <t>2026-10-02 10:04:10.481974</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Municipalities scraped</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Counties scraped</t>
         </is>
       </c>
       <c r="B4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Municipalities with portal (scraped)</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
@@ -1749,75 +2048,75 @@
         <is>
           <t>7</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>No-portal detections recorded</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Total open bids</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Errors</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Exported at</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>2026-08-28 06:57:58.091483</t>
+          <t>2026-10-27 06:27:26.808254</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Tool</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>nj-gov-bids phase-2 (CyboLabs / Elesoft, Inc)</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Per-source status</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>